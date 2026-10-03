--- v0 (2026-03-21)
+++ v1 (2026-10-03)
@@ -463,127 +463,153 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C4"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
+    <col width="18" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>序號</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>姓名</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>身分證字號</t>
         </is>
       </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>人員種類</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>王小明</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>A123456789</t>
         </is>
       </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>一般人員</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>李小華</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>B234567890</t>
         </is>
       </c>
+      <c r="D3" s="3" t="inlineStr">
+        <is>
+          <t>職工</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>張小美</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>C345678901</t>
         </is>
       </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>約聘雇人員</t>
+        </is>
+      </c>
     </row>
   </sheetData>
+  <dataValidations count="1">
+    <dataValidation sqref="D2:D500" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="人員種類不正確" error="請選擇一般人員、職工、約聘雇人員或政務人員" promptTitle="人員種類（選填）" prompt="可留白；若 AF 表別不易判斷，請直接選擇人員種類。" type="list">
+      <formula1>"一般人員,職工,約聘雇人員,政務人員"</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="60" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>AF 固定清冊檔 — 填寫說明</t>
@@ -631,51 +657,55 @@
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>2. 序號：請依薪資清冊的正確順序填入數字（1, 2, 3...）。</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>3. 姓名：請填入完整真實姓名，須與 AF 系統產製檔案一致。</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>4. 身分證字號：選填，供核對用。</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="5" t="inlineStr"/>
+      <c r="A12" s="5" t="inlineStr">
+        <is>
+          <t>5. 人員種類：選填，可選一般人員、職工、約聘雇人員或政務人員；有填時優先採用，空白時由系統記憶或 AF 表別判定。</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>【注意事項】</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>- 姓名欄位不可有空格或特殊符號。</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>- 每月人員若有異動，請更新此檔案的序號與姓名。</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>